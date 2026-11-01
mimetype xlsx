--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -99,856 +99,856 @@
       </c>
       <c r="C1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">40天體驗版</t>
         </is>
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">標準版</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">進階版</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">進階版-5基礎帳號</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">帳號數</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RustDesk、資安</t>
+          <t xml:space="preserve">(主網域+副網域合計)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">X</t>
+          <t xml:space="preserve">不限</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">不限</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">帳號數</t>
+          <t xml:space="preserve">使用期限</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">(主網域+副網域合計)</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">3</t>
+          <t xml:space="preserve">40天</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">不限</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t xml:space="preserve">不限</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">5</t>
+          <t xml:space="preserve">不限</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">使用期限</t>
+          <t xml:space="preserve">伺服器功能自我檢測</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">網路架構診斷</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">40天</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">不限</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">不限</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">不限</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">伺服器功能自我檢測</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">網路架構診斷</t>
+          <t xml:space="preserve">郵件系統診斷</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">伺服器功能自我檢測</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">郵件系統診斷</t>
+          <t xml:space="preserve">檔案系統診斷</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">伺服器功能自我檢測</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">檔案系統診斷</t>
+          <t xml:space="preserve">網站系統診斷</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">伺服器功能自我檢測</t>
+          <t xml:space="preserve">SSL憑證/DDNS</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">網站系統診斷</t>
+          <t xml:space="preserve">自簽憑證</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">SSL憑證/DDNS</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">自簽憑證</t>
+          <t xml:space="preserve">Cloudflare DDNS自動更新設定</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">SSL憑證/DDNS</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cloudflare DDNS自動更新設定</t>
+          <t xml:space="preserve">Let's Encrypt SSL憑證</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SSL憑證/DDNS</t>
+          <t xml:space="preserve">防火牆</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Let's Encrypt SSL憑證</t>
+          <t xml:space="preserve">防火牆 (JHongSSe自用)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">防火牆</t>
+          <t xml:space="preserve">DNS設定</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">DNS設定</t>
+          <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">主網域帳號</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">主網域帳號</t>
+          <t xml:space="preserve">主網域帳號空間無限制</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">主網域帳號空間無限制</t>
+          <t xml:space="preserve">多網域(副網域)帳號</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">多網域(副網域)帳號</t>
+          <t xml:space="preserve">副網域帳號空間限制</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">副網域帳號空間限制</t>
+          <t xml:space="preserve">webmail</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">X</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">webmail</t>
+          <t xml:space="preserve">webmail公用通訊錄</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">webmail公用通訊錄</t>
+          <t xml:space="preserve">各網域通訊錄自動彙整CSV</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">各網域通訊錄自動彙整CSV</t>
+          <t xml:space="preserve">郵件別名</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">郵件別名</t>
+          <t xml:space="preserve">郵件佇列</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">郵件佇列</t>
+          <t xml:space="preserve">二階寄信  (指定帳號的信件需經審核才寄出)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">二階寄信  (指定帳號的信件需經審核才寄出)</t>
+          <t xml:space="preserve">灰名單</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">X</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">灰名單</t>
+          <t xml:space="preserve">病毒掃描  (ClamAV)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">病毒掃描  (ClamAV)</t>
+          <t xml:space="preserve">垃圾信過濾</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">垃圾信過濾</t>
+          <t xml:space="preserve">白名單/黑名單</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">郵件伺服器</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">白名單/黑名單</t>
+          <t xml:space="preserve">外來信件關鍵字標記(主旨/內文)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
@@ -1352,948 +1352,1076 @@
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">網站伺服器</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">瀏覽國家限制</t>
+          <t xml:space="preserve">免費基本網頁  (最新消息/商品/關於我們-3種版型可切換-含後台管理)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">網站伺服器</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">GeoIP國家識別資料庫</t>
+          <t xml:space="preserve">內部網站(僅限區網使用/不限內部網站數)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">網站伺服器</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">網站統計</t>
+          <t xml:space="preserve">瀏覽國家限制</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">網站伺服器</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">網站瀏覽紀錄</t>
+          <t xml:space="preserve">GeoIP國家識別資料庫</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">資料庫伺服器</t>
+          <t xml:space="preserve">網站伺服器</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">資料庫列表</t>
+          <t xml:space="preserve">網站統計</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">資料庫伺服器</t>
+          <t xml:space="preserve">網站伺服器</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">資料庫帳號管理</t>
+          <t xml:space="preserve">網站瀏覽紀錄</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Client管理</t>
+          <t xml:space="preserve">資料庫伺服器</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">IM即時通管理  (內部通訊，可建群組、傳檔)</t>
+          <t xml:space="preserve">資料庫列表</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Client管理</t>
+          <t xml:space="preserve">資料庫伺服器</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">公佈欄  (公司或有權限帳號可公告資訊)</t>
+          <t xml:space="preserve">資料庫帳號管理</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Client資訊</t>
+          <t xml:space="preserve">IM即時通管理  (內部通訊，可建群組、傳檔)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Client監控  (PC端電腦開機狀態、軟體安裝狀態)</t>
+          <t xml:space="preserve">公佈欄  (公司或有權限帳號可公告資訊)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARP攻擊偵測防禦</t>
+          <t xml:space="preserve">Client資訊</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">X</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">服務紀錄  (client軟體發起服務需求)</t>
+          <t xml:space="preserve">Client監控  (PC端電腦開機狀態、軟體安裝狀態)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">IT知識庫  (由服務紀錄累積成內部知識庫)</t>
+          <t xml:space="preserve">ARP攻擊偵測防禦</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">系統工具</t>
+          <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">網路  (可設立備援網路)</t>
+          <t xml:space="preserve">服務紀錄  (client軟體發起服務需求)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">系統工具</t>
+          <t xml:space="preserve">Client管理</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">硬碟管理  (SMART 檢測／RAID 1)</t>
+          <t xml:space="preserve">IT知識庫  (由服務紀錄累積成內部知識庫)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">備份還原</t>
+          <t xml:space="preserve">網路  (可設立備援網路)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">入侵封鎖（fail2ban／密碼攻擊防護)</t>
+          <t xml:space="preserve">硬碟管理  (SMART 檢測／RAID 1)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">網站防護  (含Cloudflare封鎖模式)</t>
+          <t xml:space="preserve">備份還原</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">系統日誌</t>
+          <t xml:space="preserve">入侵封鎖（fail2ban／密碼攻擊防護)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">系統資源趨勢圖  (CPU/記憶體/磁碟/網路)</t>
+          <t xml:space="preserve">網站防護  (含Cloudflare封鎖模式)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">硬體健康參考  (SMART / RAID狀態)</t>
+          <t xml:space="preserve">系統日誌</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">不斷電系統  (UPS)</t>
+          <t xml:space="preserve">系統資源趨勢圖  (CPU/記憶體/磁碟/網路)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">JHongSSe更新  (管理介面的功能更新；資安修補不受此限)</t>
+          <t xml:space="preserve">硬體健康參考  (SMART / RAID狀態)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">X</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">一年</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">一年</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t xml:space="preserve">一年</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">系統(Ubuntu)更新</t>
+          <t xml:space="preserve">不斷電系統  (UPS)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">問題回報</t>
+          <t xml:space="preserve">JHongSSe更新  (管理介面的功能更新；資安修補不受此限)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">X</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">一年</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">一年</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">○</t>
+          <t xml:space="preserve">一年</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">遠端遙控</t>
+          <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Docker應用程式</t>
+          <t xml:space="preserve">系統(Ubuntu)更新</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">遠端遙控</t>
+          <t xml:space="preserve">系統工具</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">RustDesk  (自架中繼，無連線時數限制)</t>
+          <t xml:space="preserve">問題回報</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">X</t>
+          <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PC端軟體(Windows)</t>
+          <t xml:space="preserve">遠端遙控</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">即時通、公佈欄、備份機制、搜尋(檔名、內容)、下載通訊錄CSV</t>
+          <t xml:space="preserve">Docker應用程式</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
+          <t xml:space="preserve">遠端遙控</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RustDesk  (自架中繼，無連線時數限制)</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">X</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
           <t xml:space="preserve">PC端軟體(Windows)</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D69" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">即時通、公佈欄、備份機制(排程/立即)、搜尋(檔名/內容)、下載通訊錄CSV</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PC端軟體(Windows)</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RustDesk、ARP攻擊防護、勒索病毒防禦</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
         <is>
           <t xml:space="preserve">X</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F69" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">總務系統</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">可加購總務系統</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">X</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">X</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">進階網頁</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">可加購進階網頁(購物車/會員/流量與資安)</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">X</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">X</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">○</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">○</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>